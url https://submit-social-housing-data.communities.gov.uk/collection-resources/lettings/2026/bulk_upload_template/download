--- v0 (2026-05-12)
+++ v1 (2026-08-13)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30408"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhclg.sharepoint.com/sites/HousingandplanningandCOREstatistics/Shared Documents/CORE Lettings/01 CORE service/04 Annual log reviews/2026-27/2 Materials for providers/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{B6996E4B-0819-48E1-A1AF-B457A5137B38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D7D38FE8-91EE-47E3-A67B-E84319C47D2F}"/>
+  <xr:revisionPtr revIDLastSave="26" documentId="8_{B6996E4B-0819-48E1-A1AF-B457A5137B38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6573F434-3434-415A-8C93-EA4D6D3BB71D}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="2370" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="26-27 lettings template" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="326">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="327">
   <si>
     <t>Section</t>
   </si>
   <si>
     <t>Setting up this lettings log</t>
   </si>
   <si>
     <t>Property information</t>
   </si>
   <si>
     <t>Tenancy information</t>
   </si>
   <si>
     <t>Household characteristics</t>
   </si>
   <si>
     <t>Household needs</t>
   </si>
   <si>
     <t>Household situation</t>
   </si>
   <si>
     <t>Income, benefits and outgoings</t>
   </si>
   <si>
@@ -471,60 +471,60 @@
   <si>
     <t>Reasonable preference reason
 They needed to move to avoid hardship to themselves or others</t>
   </si>
   <si>
     <t>Reasonable preference reason
 Don't know</t>
   </si>
   <si>
     <t>How was this letting allocated?
 Choice based Lettings (CBL)</t>
   </si>
   <si>
     <t>How was this letting allocated?
 Common Allocations Policy (CAP)</t>
   </si>
   <si>
     <t>How was this letting allocated?
 Common Housing Register (CHR)</t>
   </si>
   <si>
     <t>How was this letting allocated?
 Accessible Housing Register</t>
   </si>
   <si>
+    <t>What was the source of referral for this letting? - LA properties</t>
+  </si>
+  <si>
     <t>What was the source of referral for this letting? - PRP properties part 1</t>
   </si>
   <si>
     <t>What was the source of referral for this letting? - PRP properties part 2</t>
   </si>
   <si>
     <t>What was the source of referral for this letting? - PRP properties part 3</t>
-  </si>
-[...1 lines deleted...]
-    <t>What was the source of referral for this letting? - LA properties</t>
   </si>
   <si>
     <t>Do you know the household's combined total income after tax?</t>
   </si>
   <si>
     <t>How often does the household receive income?</t>
   </si>
   <si>
     <t>How much income does the household have in total?</t>
   </si>
   <si>
     <t>Is the tenant likely to be receiving any of these housing-related benefits?</t>
   </si>
   <si>
     <t>How much of the household's income is from Universal Credit, state pensions or benefits?</t>
   </si>
   <si>
     <t>Does the household pay rent or other charges for the accommodation?</t>
   </si>
   <si>
     <t>How often does the household pay rent and other charges?</t>
   </si>
   <si>
     <t>What is the basic rent?</t>
   </si>
@@ -600,50 +600,53 @@
   <si>
     <t>This is the rent type of the previous tenancy in this property.</t>
   </si>
   <si>
     <t>The Unique Property Reference Number (UPRN) is a unique number system created by Ordnance Survey and used by housing providers and various industries across the UK. An example UPRN is 10010457355. 
 The UPRN may not be the same as the property reference assigned by your organisation.</t>
   </si>
   <si>
     <t>Combined with field 22 it should be a postcode which lies within the local authority given in field 25.</t>
   </si>
   <si>
     <t>Combined with field 21 it should be a postcode which lies within the local authority given in field 25.</t>
   </si>
   <si>
     <t>This is whether someone who uses a wheelchair is able to make full use of all of the property’s rooms and facilities, including use of both inside and outside space, and entering and exiting the property.</t>
   </si>
   <si>
     <t>If shared accommodation, enter the number of bedrooms occupied by this household. A bedsit has 1 bedroom.</t>
   </si>
   <si>
     <t>Date the property was (legally/contractually) available to let, or for:
 - re-lets: the day after previous tenant’s contract end
 - new-builds: the day the landlord legally owned the property ('completion date’)
 - new conversions or acquisitions: the completion date, or the day after any rehabilitation work ended
 - new leases: the day the landlord got contractual property rights, and could let it out to tenants.</t>
+  </si>
+  <si>
+    <t>Major repairs are works which could not reasonably be carried out with a tenant in occupation, and which need to be carried out in a property while it is vacant. They involve remedial works that are necessary for the property to remain habitable and include structural repairs, site works and service installations.</t>
   </si>
   <si>
     <t>This includes retirement living, sheltered housing and extra care housing. There is no national set limit for “older people”, please answer based on your own policies.
 Extra care housing is for tenants with medium to high care and support needs, often with 24 hour access to support staff provided by an agency registered with the Care Quality Commission.</t>
   </si>
   <si>
     <t>This is where two or more people are named on the tenancy agreement.</t>
   </si>
   <si>
     <t>If the tenancy has an ‘introductory period’ answer ‘yes’.
 You should submit a CORE log at the beginning of the starter tenancy or introductory period, with the best information you have at the time. You do not need to submit a log when a tenant later rolls onto the main tenancy.</t>
   </si>
   <si>
     <t>This is about the main tenancy after any starter or introductory period. See specification for definitions.</t>
   </si>
   <si>
     <t>Do not include the starter or introductory period. The minimum period is 2 years for social or affordable rent general needs logs. You do not need to submit CORE logs for these types of tenancies if they are shorter than 2 years.</t>
   </si>
   <si>
     <t>This is the household member who does the most paid work. If several people do the same amount of paid work, it's the oldest household member.</t>
   </si>
   <si>
     <t>This is their sex as registered at birth. The next question will ask about gender identity.</t>
   </si>
   <si>
@@ -711,50 +714,56 @@
     <t>This is where the household was the night before they moved into this new let.</t>
   </si>
   <si>
     <t>This is the tenant’s last long-standing home. It is where the tenant was living before any period in temporary accommodation, sleeping rough or otherwise homeless.</t>
   </si>
   <si>
     <t>Combined with field 119, it should be a postcode which lies within the local authority given in field 120.</t>
   </si>
   <si>
     <t>Combined with field 118, it should be a postcode which lies within the local authority given in field 120.</t>
   </si>
   <si>
     <t>Households may be given ‘reasonable preference’ for social housing under one or more specific category by the local authority. This is also known as ‘priority need’.</t>
   </si>
   <si>
     <t>Where available vacant properties are advertised and applicants are able to bid for specific properties.</t>
   </si>
   <si>
     <t>Where a common system agreed between a group of housing providers is used to determine applicants' priority for housing.</t>
   </si>
   <si>
     <t>Where a single waiting list is used by a group of housing providers to receive and process housing applications. Providers may use different approaches to determine priority.</t>
   </si>
   <si>
     <t>Where the 'access category' or another descriptor of whether an available vacant property meets a range of access needs is displayed to applicants during the allocations process.</t>
+  </si>
+  <si>
+    <t>Use code 3 for internal transfers from a housing register had LA involvement (if field 131 = 6) and code 5 for internal transfers from a housing register had no LA involvement (if field 132 = 7).</t>
+  </si>
+  <si>
+    <t>Use codes 1-10 for lettings from a housing register that had LA involvement (if field 131 = 6) and codes 11-20 for lettings from a housing register with no LA involvement (if field 132= 7).</t>
   </si>
   <si>
     <t>Include any income after tax from employment, pensions, and Universal Credit. Don't include National Insurance (NI) contributions and tax, housing benefit, child benefit, or council tax support.</t>
   </si>
   <si>
     <t>This is about when the tenant is in their new let. If they are unsure about the situation for their new let and their financial and working situation hasn’t changed significantly, answer based on what housing-related benefits they currently receive.</t>
   </si>
   <si>
     <t>If rent is charged on the property then answer Yes, even if tenants do not pay it themselves.</t>
   </si>
   <si>
     <t>Only options relevant to your organisation will be accepted. To change these, go to the 'About your organisation' page or contact the CORE helpdesk.</t>
   </si>
   <si>
     <t>This is the amount paid before any charges are added for services (for example, hot water or cleaning). Households may receive housing benefit or Universal Credit towards basic rent.</t>
   </si>
   <si>
     <t>For example, cleaning. Households may get household benefits towards the service charge.</t>
   </si>
   <si>
     <t>For example heating or hot water. This doesn’t include housing benefit or Universal Credit.</t>
   </si>
   <si>
     <t>Any charges made to fund support services included in the tenancy agreement.</t>
   </si>
@@ -844,50 +853,53 @@
   <si>
     <t>1 - 2, 4 or 6 - 10</t>
   </si>
   <si>
     <t>07 - 27</t>
   </si>
   <si>
     <t>2 - 4, 7 - 8</t>
   </si>
   <si>
     <t>1 - 3</t>
   </si>
   <si>
     <t>2 - 8</t>
   </si>
   <si>
     <t>1 - 99, see specification for more detail</t>
   </si>
   <si>
     <t>16 - 120 or R</t>
   </si>
   <si>
     <t>F, M or R</t>
   </si>
   <si>
+    <t>1 - 20</t>
+  </si>
+  <si>
     <t>3 digit ISO country code, see specification</t>
   </si>
   <si>
     <t>0 - 10</t>
   </si>
   <si>
     <t>Numeric, range 1 - 120 or text (upper case 'R')
 Must be &gt;= 16 if working situation = 1 - 8 or 0
 Must be &lt;16 if working situation = 9</t>
   </si>
   <si>
     <t>0 - 10
 Must be 9 if age &lt;16</t>
   </si>
   <si>
     <t>1 - 6</t>
   </si>
   <si>
     <t>3 - 6</t>
   </si>
   <si>
     <t>1 or empty</t>
   </si>
   <si>
     <t>1 - 2 or 6 - 12</t>
@@ -915,102 +927,208 @@
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- 40</t>
     </r>
   </si>
   <si>
     <t>1 or 11</t>
   </si>
   <si>
     <t>Alphanumeric,  2 - 4 characters</t>
   </si>
   <si>
     <t>Alphanumeric,
 3 characters</t>
   </si>
   <si>
     <t xml:space="preserve">9 character ONS code, beginning with 'E' (https://www.get-information-schools.service.gov.uk/Guidance/LaNameCodes) </t>
   </si>
   <si>
+    <t>1 - 4</t>
+  </si>
+  <si>
     <t>5 - 9</t>
   </si>
   <si>
     <t>1 - 8</t>
   </si>
   <si>
-    <t>1 - 20</t>
-[...4 lines deleted...]
-  <si>
     <t>0 - 99999</t>
   </si>
   <si>
     <t>1, 3, 6, 9 or 10</t>
   </si>
   <si>
     <t>0 - 1</t>
   </si>
   <si>
     <t>1 - 10</t>
   </si>
   <si>
     <t>xxxx.xx</t>
   </si>
   <si>
     <t>Can be empty?</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Yes, if letting is general needs (if field 4 = 1)</t>
   </si>
   <si>
     <t>Yes, if letting is not 'Other intermediate rent product' (if field 11 is not 6)</t>
   </si>
   <si>
     <t>Yes, if letting is a renewal (if field 7 = 1)</t>
   </si>
   <si>
     <t>Yes, if letting is a renewal (if field 7 = 1) or a first-time let (if field 16 = 15 - 17)</t>
   </si>
   <si>
-    <t>Yes, if the property's postcode is not empty (if fields 23 and 24 contain full and valid entries)</t>
-[...2 lines deleted...]
-    <t>Yes, if property's UPRN and local authority are known (if fields 18 and 25 are not empty)</t>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Yes, if the property's postcode is not empty (if fields 23 and 24 contain full and valid entries) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>or</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> if letting is supported housing (if field 4 = 2) and scheme information specifies it is a confidential letting</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Yes, if property's UPRN and local authority are known (if fields 18 and 25 are not empty) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>or</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> if letting is supported housing (if field 4 = 2) and the UPRN is known (if field 18 is not empty) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>or</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> if letting is supported housing (if field 4 = 2) and scheme information specifies it is a confidential letting</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Yes, if property's UPRN and local authority are known (if fields 18 and 25 are not empty) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">or </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">if letting is supported housing (if field 4 = 2) and the UPRN is known (if field 18 is not empty) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>or</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> if letting is supported housing (if field 4 = 2) and scheme information specifies it is a confidential letting</t>
+    </r>
   </si>
   <si>
     <t>Yes, if letting is supported housing (if field 4 = 2)</t>
   </si>
   <si>
     <t>Yes, if 'Other' is not selected for tenancy type (if field 38 is not 3)</t>
   </si>
   <si>
     <t>Yes, if letting is not a fixed-term tenancy (if field 38 is not 4 or 6)</t>
   </si>
   <si>
     <t>Yes, if 'No' is not selected for gender same as sex (if field 43 is not 2)</t>
   </si>
   <si>
     <t>Yes, if all fields about person 2 are empty (fields 48 - 53)</t>
   </si>
   <si>
     <t>Yes, if person 2 is aged under 16 (if field 46 &lt; 16) or if all fields about person 2 are empty (fields 48 - 53)</t>
   </si>
   <si>
     <t>Yes, if 'No' is not selected for gender same as sex (if field 51 is not 2) or if all fields about person 2 are empty (fields 48 - 53)</t>
   </si>
   <si>
     <t>Yes, if all fields about person 3 are empty (fields 54 - 59)</t>
   </si>
@@ -1070,118 +1188,109 @@
   </si>
   <si>
     <t>Yes, if no one in the household is a current or former regular or reserve (if field 90 is not 1 or 4)</t>
   </si>
   <si>
     <t>Yes, if no household members have access needs or if it is unknown (if field 98 or 99 = 1)</t>
   </si>
   <si>
     <t>Yes, if a household member has an access need (if at least one of fields 94 to 97 = 1)</t>
   </si>
   <si>
     <t>Yes, if no one in the household has a physical or mental health condition (if field 100 is 2 or 3).
 If someone in the household does have such a condition (if field 100 = 1), then at least 1 of these fields must be 1.</t>
   </si>
   <si>
     <t>Yes, if 'Other' is not selected for reason for leaving last settled home (if field 113 is not 20)</t>
   </si>
   <si>
     <t>Yes, if postcode of household's last settled home is not known (if 117 = 2)</t>
   </si>
   <si>
     <t xml:space="preserve">Yes, if household was not given 'reasonable preference' (if field 121 = 2 or 3)
 </t>
   </si>
   <si>
+    <t>Yes, if the stock owner (field 1) is a PRP, or if the letting is a renewal (if field 7 = 1)</t>
+  </si>
+  <si>
     <t>Yes, if the stock owner (field 1) is a local authority, or if the letting is a renewal (if field 7 = 1)</t>
   </si>
   <si>
-    <t>Yes, if the stock owner (field 1) is a PRP, or if the letting is a renewal (if field 7 = 1)</t>
+    <t>Yes, if the stock owner (field 1) is a local authority, or if the letting is a renewal (if field 7 = 1), or if field 132 is 5 or 8-9</t>
+  </si>
+  <si>
+    <t>Yes, if the stock owner (field 1) is a local authority, or if the letting is a renewal (if field 7 = 1), or if field 133 is 2-6 or 8</t>
   </si>
   <si>
     <t>Yes, if household's income is unknown (if field 135 = 2 or 3)</t>
   </si>
   <si>
     <t>Yes, if the household does not pay rent (if field 140 = 1)</t>
   </si>
   <si>
     <t>Yes, if the household doesn't receive housing benefits, or if it is unknown (if field 139 = 3, 9 or 10)</t>
   </si>
   <si>
     <t>Yes, if the household does not need to pay rent or charges after receiving housing benefits (if field 146 is not 1)</t>
   </si>
   <si>
     <t>Type of letting the question applies to</t>
   </si>
   <si>
     <t>Supported housing only</t>
   </si>
   <si>
     <t>Other Intermediate Rent only</t>
   </si>
   <si>
     <t>General needs only</t>
   </si>
   <si>
+    <t>Local authority owned properties</t>
+  </si>
+  <si>
     <t>PRP owned properties</t>
   </si>
   <si>
-    <t>Local authority owned properties</t>
-[...1 lines deleted...]
-  <si>
     <t>Duplicate check field?</t>
   </si>
   <si>
+    <t>Yes, if UPRN provided instead of address</t>
+  </si>
+  <si>
+    <t>Yes, if address provided instead of UPRN</t>
+  </si>
+  <si>
     <t>Field number</t>
-  </si>
-[...19 lines deleted...]
-    <t>Use codes 1-10 for lettings from a housing register that had LA involvement (if field 131 = 6) and codes 11-20 for lettings from a housing register with no LA involvement (if field 132= 7).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1199,50 +1308,61 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFCE5CD"/>
         <bgColor rgb="FFFCE5CD"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAD1DC"/>
         <bgColor rgb="FFEAD1DC"/>
@@ -1287,51 +1407,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor rgb="FFEFEFEF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor rgb="FFFCE5CD"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor rgb="FFFFF2CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1417,55 +1537,81 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="11" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -1544,58 +1690,64 @@
     <xf numFmtId="0" fontId="4" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="11" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1895,280 +2047,281 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.get-information-schools.service.gov.uk/Guidance/LaNameCodes" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89E53F32-1F67-4113-94AB-134D10AE9E81}">
   <dimension ref="A1:ER8"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AK3" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="AX4" sqref="AX4"/>
+    <sheetView tabSelected="1" topLeftCell="O4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="Q6" sqref="Q6:Z6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.54296875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="12.6"/>
   <cols>
-    <col min="1" max="4" width="12.54296875" style="18"/>
-[...1 lines deleted...]
-    <col min="6" max="7" width="12.54296875" style="18"/>
+    <col min="1" max="4" width="12.5703125" style="18"/>
+    <col min="5" max="5" width="16.5703125" style="18" customWidth="1"/>
+    <col min="6" max="7" width="12.5703125" style="18"/>
     <col min="8" max="8" width="13" style="18" customWidth="1"/>
-    <col min="9" max="12" width="12.54296875" style="18"/>
-[...49 lines deleted...]
-    <col min="144" max="16384" width="12.54296875" style="18"/>
+    <col min="9" max="12" width="12.5703125" style="18"/>
+    <col min="13" max="13" width="13.85546875" style="18" customWidth="1"/>
+    <col min="14" max="18" width="12.5703125" style="18"/>
+    <col min="19" max="19" width="17.5703125" style="18" customWidth="1"/>
+    <col min="20" max="20" width="14.7109375" style="18" customWidth="1"/>
+    <col min="21" max="28" width="12.5703125" style="18"/>
+    <col min="29" max="29" width="13.140625" style="18" customWidth="1"/>
+    <col min="30" max="35" width="12.5703125" style="18"/>
+    <col min="36" max="36" width="13.42578125" style="18" customWidth="1"/>
+    <col min="37" max="38" width="12.5703125" style="18"/>
+    <col min="39" max="39" width="19.140625" style="18" customWidth="1"/>
+    <col min="40" max="41" width="12.5703125" style="18"/>
+    <col min="42" max="44" width="15.28515625" style="18" customWidth="1"/>
+    <col min="45" max="48" width="12.5703125" style="18"/>
+    <col min="49" max="49" width="12.85546875" style="18" customWidth="1"/>
+    <col min="50" max="52" width="13.5703125" style="18" customWidth="1"/>
+    <col min="53" max="54" width="12.5703125" style="18"/>
+    <col min="55" max="55" width="12.85546875" style="18" customWidth="1"/>
+    <col min="56" max="56" width="13.42578125" style="18" customWidth="1"/>
+    <col min="57" max="58" width="13.5703125" style="18" customWidth="1"/>
+    <col min="59" max="60" width="12.5703125" style="18"/>
+    <col min="61" max="62" width="13.42578125" style="18" customWidth="1"/>
+    <col min="63" max="64" width="13.5703125" style="18" customWidth="1"/>
+    <col min="65" max="66" width="12.5703125" style="18"/>
+    <col min="67" max="67" width="12.7109375" style="18" customWidth="1"/>
+    <col min="68" max="68" width="13.42578125" style="18" customWidth="1"/>
+    <col min="69" max="70" width="13.5703125" style="18" customWidth="1"/>
+    <col min="71" max="72" width="12.5703125" style="18"/>
+    <col min="73" max="73" width="12.7109375" style="18" customWidth="1"/>
+    <col min="74" max="74" width="13.85546875" style="18" customWidth="1"/>
+    <col min="75" max="76" width="13.5703125" style="18" customWidth="1"/>
+    <col min="77" max="78" width="12.5703125" style="18"/>
+    <col min="79" max="79" width="12.7109375" style="18" customWidth="1"/>
+    <col min="80" max="82" width="13.5703125" style="18" customWidth="1"/>
+    <col min="83" max="85" width="12.5703125" style="18"/>
+    <col min="86" max="86" width="13.28515625" style="18" customWidth="1"/>
+    <col min="87" max="88" width="13.5703125" style="18" customWidth="1"/>
+    <col min="89" max="90" width="12.5703125" style="18"/>
+    <col min="91" max="91" width="14.42578125" style="18" customWidth="1"/>
+    <col min="92" max="107" width="12.5703125" style="18"/>
+    <col min="108" max="108" width="12.85546875" style="18" customWidth="1"/>
+    <col min="109" max="113" width="12.5703125" style="18"/>
+    <col min="114" max="114" width="13.42578125" style="18" customWidth="1"/>
+    <col min="115" max="132" width="12.5703125" style="18"/>
+    <col min="133" max="135" width="12.5703125" style="42"/>
+    <col min="136" max="137" width="12.5703125" style="18"/>
+    <col min="138" max="138" width="16.42578125" style="18" customWidth="1"/>
+    <col min="139" max="140" width="12.5703125" style="18"/>
+    <col min="141" max="141" width="13.42578125" style="18" customWidth="1"/>
+    <col min="142" max="142" width="12.5703125" style="18"/>
+    <col min="143" max="143" width="12.85546875" style="18" customWidth="1"/>
+    <col min="144" max="16384" width="12.5703125" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:148" s="14" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:148" s="14" customFormat="1" ht="27.95" customHeight="1">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="63" t="s">
+      <c r="B1" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="63"/>
-[...13 lines deleted...]
-      <c r="Q1" s="74" t="s">
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="R1" s="75"/>
-[...18 lines deleted...]
-      <c r="AK1" s="70" t="s">
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
+      <c r="Z1" s="77"/>
+      <c r="AA1" s="77"/>
+      <c r="AB1" s="77"/>
+      <c r="AC1" s="77"/>
+      <c r="AD1" s="77"/>
+      <c r="AE1" s="77"/>
+      <c r="AF1" s="77"/>
+      <c r="AG1" s="77"/>
+      <c r="AH1" s="77"/>
+      <c r="AI1" s="77"/>
+      <c r="AJ1" s="78"/>
+      <c r="AK1" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AL1" s="71"/>
-[...3 lines deleted...]
-      <c r="AP1" s="67" t="s">
+      <c r="AL1" s="73"/>
+      <c r="AM1" s="73"/>
+      <c r="AN1" s="73"/>
+      <c r="AO1" s="74"/>
+      <c r="AP1" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="AQ1" s="68"/>
-[...47 lines deleted...]
-      <c r="CM1" s="64" t="s">
+      <c r="AQ1" s="70"/>
+      <c r="AR1" s="70"/>
+      <c r="AS1" s="70"/>
+      <c r="AT1" s="70"/>
+      <c r="AU1" s="70"/>
+      <c r="AV1" s="70"/>
+      <c r="AW1" s="70"/>
+      <c r="AX1" s="70"/>
+      <c r="AY1" s="70"/>
+      <c r="AZ1" s="70"/>
+      <c r="BA1" s="70"/>
+      <c r="BB1" s="70"/>
+      <c r="BC1" s="70"/>
+      <c r="BD1" s="70"/>
+      <c r="BE1" s="70"/>
+      <c r="BF1" s="70"/>
+      <c r="BG1" s="70"/>
+      <c r="BH1" s="70"/>
+      <c r="BI1" s="70"/>
+      <c r="BJ1" s="70"/>
+      <c r="BK1" s="70"/>
+      <c r="BL1" s="70"/>
+      <c r="BM1" s="70"/>
+      <c r="BN1" s="70"/>
+      <c r="BO1" s="70"/>
+      <c r="BP1" s="70"/>
+      <c r="BQ1" s="70"/>
+      <c r="BR1" s="70"/>
+      <c r="BS1" s="70"/>
+      <c r="BT1" s="70"/>
+      <c r="BU1" s="70"/>
+      <c r="BV1" s="70"/>
+      <c r="BW1" s="70"/>
+      <c r="BX1" s="70"/>
+      <c r="BY1" s="70"/>
+      <c r="BZ1" s="70"/>
+      <c r="CA1" s="70"/>
+      <c r="CB1" s="70"/>
+      <c r="CC1" s="70"/>
+      <c r="CD1" s="70"/>
+      <c r="CE1" s="70"/>
+      <c r="CF1" s="70"/>
+      <c r="CG1" s="70"/>
+      <c r="CH1" s="70"/>
+      <c r="CI1" s="70"/>
+      <c r="CJ1" s="70"/>
+      <c r="CK1" s="70"/>
+      <c r="CL1" s="71"/>
+      <c r="CM1" s="66" t="s">
         <v>5</v>
       </c>
-      <c r="CN1" s="65"/>
-[...19 lines deleted...]
-      <c r="DH1" s="61" t="s">
+      <c r="CN1" s="67"/>
+      <c r="CO1" s="67"/>
+      <c r="CP1" s="67"/>
+      <c r="CQ1" s="67"/>
+      <c r="CR1" s="67"/>
+      <c r="CS1" s="67"/>
+      <c r="CT1" s="67"/>
+      <c r="CU1" s="67"/>
+      <c r="CV1" s="67"/>
+      <c r="CW1" s="67"/>
+      <c r="CX1" s="67"/>
+      <c r="CY1" s="67"/>
+      <c r="CZ1" s="67"/>
+      <c r="DA1" s="67"/>
+      <c r="DB1" s="67"/>
+      <c r="DC1" s="67"/>
+      <c r="DD1" s="67"/>
+      <c r="DE1" s="67"/>
+      <c r="DF1" s="67"/>
+      <c r="DG1" s="68"/>
+      <c r="DH1" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="DI1" s="62"/>
-[...22 lines deleted...]
-      <c r="EF1" s="58" t="s">
+      <c r="DI1" s="64"/>
+      <c r="DJ1" s="64"/>
+      <c r="DK1" s="64"/>
+      <c r="DL1" s="64"/>
+      <c r="DM1" s="64"/>
+      <c r="DN1" s="64"/>
+      <c r="DO1" s="64"/>
+      <c r="DP1" s="64"/>
+      <c r="DQ1" s="64"/>
+      <c r="DR1" s="64"/>
+      <c r="DS1" s="64"/>
+      <c r="DT1" s="64"/>
+      <c r="DU1" s="64"/>
+      <c r="DV1" s="64"/>
+      <c r="DW1" s="64"/>
+      <c r="DX1" s="64"/>
+      <c r="DY1" s="64"/>
+      <c r="DZ1" s="64"/>
+      <c r="EA1" s="64"/>
+      <c r="EB1" s="64"/>
+      <c r="EC1" s="64"/>
+      <c r="ED1" s="64"/>
+      <c r="EE1" s="64"/>
+      <c r="EF1" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="EG1" s="59"/>
-[...10 lines deleted...]
-      <c r="ER1" s="60"/>
+      <c r="EG1" s="61"/>
+      <c r="EH1" s="61"/>
+      <c r="EI1" s="61"/>
+      <c r="EJ1" s="61"/>
+      <c r="EK1" s="61"/>
+      <c r="EL1" s="61"/>
+      <c r="EM1" s="61"/>
+      <c r="EN1" s="61"/>
+      <c r="EO1" s="61"/>
+      <c r="EP1" s="61"/>
+      <c r="EQ1" s="61"/>
+      <c r="ER1" s="62"/>
     </row>
-    <row r="2" spans="1:148" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:148" ht="121.5" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="15" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="15" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="15" t="s">
@@ -2519,102 +2672,102 @@
       <c r="DT2" s="15" t="s">
         <v>131</v>
       </c>
       <c r="DU2" s="15" t="s">
         <v>132</v>
       </c>
       <c r="DV2" s="15" t="s">
         <v>133</v>
       </c>
       <c r="DW2" s="15" t="s">
         <v>134</v>
       </c>
       <c r="DX2" s="15" t="s">
         <v>135</v>
       </c>
       <c r="DY2" s="15" t="s">
         <v>136</v>
       </c>
       <c r="DZ2" s="15" t="s">
         <v>137</v>
       </c>
       <c r="EA2" s="2" t="s">
         <v>138</v>
       </c>
       <c r="EB2" s="40" t="s">
+        <v>139</v>
+      </c>
+      <c r="EC2" s="40" t="s">
+        <v>140</v>
+      </c>
+      <c r="ED2" s="40" t="s">
+        <v>141</v>
+      </c>
+      <c r="EE2" s="40" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
       <c r="EF2" s="15" t="s">
         <v>143</v>
       </c>
       <c r="EG2" s="15" t="s">
         <v>144</v>
       </c>
       <c r="EH2" s="15" t="s">
         <v>145</v>
       </c>
       <c r="EI2" s="15" t="s">
         <v>146</v>
       </c>
       <c r="EJ2" s="15" t="s">
         <v>147</v>
       </c>
       <c r="EK2" s="15" t="s">
         <v>148</v>
       </c>
       <c r="EL2" s="15" t="s">
         <v>149</v>
       </c>
       <c r="EM2" s="15" t="s">
         <v>150</v>
       </c>
       <c r="EN2" s="15" t="s">
         <v>151</v>
       </c>
       <c r="EO2" s="15" t="s">
         <v>152</v>
       </c>
       <c r="EP2" s="15" t="s">
         <v>153</v>
       </c>
       <c r="EQ2" s="15" t="s">
         <v>154</v>
       </c>
       <c r="ER2" s="15" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="3" spans="1:148" ht="368" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:148" ht="368.1">
       <c r="A3" s="12" t="s">
         <v>156</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>159</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>160</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>161</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>162</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>163</v>
       </c>
       <c r="I3" s="19"/>
@@ -2643,1358 +2796,1356 @@
         <v>170</v>
       </c>
       <c r="T3" s="19"/>
       <c r="U3" s="19"/>
       <c r="V3" s="19"/>
       <c r="W3" s="19"/>
       <c r="X3" s="7" t="s">
         <v>171</v>
       </c>
       <c r="Y3" s="7" t="s">
         <v>172</v>
       </c>
       <c r="Z3" s="19"/>
       <c r="AA3" s="19"/>
       <c r="AB3" s="19" t="s">
         <v>173</v>
       </c>
       <c r="AC3" s="19" t="s">
         <v>174</v>
       </c>
       <c r="AD3" s="19" t="s">
         <v>175</v>
       </c>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
-      <c r="AG3" s="83" t="s">
-[...3 lines deleted...]
-      <c r="AI3" s="85"/>
+      <c r="AG3" s="85" t="s">
+        <v>176</v>
+      </c>
+      <c r="AH3" s="86"/>
+      <c r="AI3" s="87"/>
       <c r="AJ3" s="19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AK3" s="19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AL3" s="19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AM3" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AN3" s="19"/>
       <c r="AO3" s="19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AP3" s="19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="AQ3" s="33" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="AR3" s="3"/>
       <c r="AS3" s="33"/>
       <c r="AT3" s="8"/>
       <c r="AU3" s="7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AV3" s="7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AW3" s="19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="AX3" s="19"/>
       <c r="AY3" s="33" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="33"/>
       <c r="BB3" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="BC3" s="19" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="BD3" s="19"/>
       <c r="BE3" s="33" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="BF3" s="3"/>
       <c r="BG3" s="33"/>
       <c r="BH3" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="BI3" s="19" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="BJ3" s="19"/>
       <c r="BK3" s="33" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="BL3" s="3"/>
       <c r="BM3" s="33"/>
       <c r="BN3" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="BO3" s="19" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="BP3" s="19"/>
       <c r="BQ3" s="33" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="BR3" s="3"/>
       <c r="BS3" s="33"/>
       <c r="BT3" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="BU3" s="19" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="BV3" s="19"/>
       <c r="BW3" s="33" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="BX3" s="3"/>
       <c r="BY3" s="33"/>
       <c r="BZ3" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="CA3" s="19" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="CB3" s="19"/>
       <c r="CC3" s="33" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="CD3" s="3"/>
       <c r="CE3" s="33"/>
       <c r="CF3" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="CG3" s="19" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="CH3" s="19"/>
       <c r="CI3" s="33" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="33"/>
       <c r="CL3" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="CM3" s="19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="CN3" s="19"/>
       <c r="CO3" s="19"/>
       <c r="CP3" s="19"/>
       <c r="CQ3" s="19"/>
       <c r="CR3" s="19"/>
       <c r="CS3" s="19"/>
       <c r="CT3" s="19"/>
       <c r="CU3" s="19"/>
       <c r="CV3" s="19"/>
       <c r="CW3" s="19"/>
       <c r="CX3" s="19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="CY3" s="19"/>
       <c r="CZ3" s="19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DA3" s="19"/>
       <c r="DB3" s="19" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DC3" s="19" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="DD3" s="19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="DE3" s="19"/>
       <c r="DF3" s="19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="DG3" s="19"/>
       <c r="DH3" s="19"/>
       <c r="DI3" s="19"/>
       <c r="DJ3" s="19" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="DK3" s="19"/>
       <c r="DL3" s="19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="DM3" s="19"/>
       <c r="DN3" s="19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="DO3" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="DP3" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="DQ3" s="19" t="s">
         <v>197</v>
       </c>
-      <c r="DP3" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="DR3" s="19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="DS3" s="19"/>
       <c r="DT3" s="19"/>
       <c r="DU3" s="19"/>
       <c r="DV3" s="19"/>
       <c r="DW3" s="19"/>
       <c r="DX3" s="19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="DY3" s="19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="DZ3" s="19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="EA3" s="7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="EB3" s="3"/>
       <c r="EC3" s="33"/>
       <c r="ED3" s="33" t="s">
-        <v>324</v>
+        <v>205</v>
       </c>
       <c r="EE3" s="33" t="s">
-        <v>325</v>
+        <v>206</v>
       </c>
       <c r="EF3" s="19"/>
       <c r="EG3" s="19"/>
       <c r="EH3" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="EI3" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="EJ3" s="19"/>
       <c r="EK3" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="EL3" s="3" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="EM3" s="7" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="EN3" s="7" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="EO3" s="7" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="EP3" s="7" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="EQ3" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="ER3" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
-    <row r="4" spans="1:148" ht="115" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:148" ht="121.5">
       <c r="A4" s="12" t="s">
-        <v>214</v>
-[...4 lines deleted...]
-      <c r="C4" s="54"/>
+        <v>217</v>
+      </c>
+      <c r="B4" s="54" t="s">
+        <v>218</v>
+      </c>
+      <c r="C4" s="56"/>
       <c r="D4" s="22" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E4" s="23" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="F4" s="22" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="G4" s="22" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="H4" s="23" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="I4" s="22" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="J4" s="22" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="L4" s="24" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="M4" s="22" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="N4" s="22" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="O4" s="22" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="P4" s="25">
         <v>1</v>
       </c>
       <c r="Q4" s="22" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="R4" s="22" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="S4" s="22" t="s">
+        <v>221</v>
+      </c>
+      <c r="T4" s="22" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="U4" s="13"/>
       <c r="V4" s="22" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="W4" s="13"/>
       <c r="X4" s="22" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="Y4" s="22" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="Z4" s="26" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AA4" s="22" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="AB4" s="22" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AC4" s="22" t="s">
+        <v>225</v>
+      </c>
+      <c r="AD4" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="AD4" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE4" s="22" t="s">
+        <v>223</v>
+      </c>
+      <c r="AF4" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="AG4" s="22" t="s">
+        <v>222</v>
+      </c>
+      <c r="AH4" s="22" t="s">
+        <v>223</v>
+      </c>
+      <c r="AI4" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="AJ4" s="24" t="s">
+        <v>236</v>
+      </c>
+      <c r="AK4" s="22" t="s">
+        <v>237</v>
+      </c>
+      <c r="AL4" s="22" t="s">
         <v>220</v>
       </c>
-      <c r="AF4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AH4" s="22" t="s">
+      <c r="AM4" s="24" t="s">
+        <v>238</v>
+      </c>
+      <c r="AN4" s="22" t="s">
+        <v>226</v>
+      </c>
+      <c r="AO4" s="22" t="s">
+        <v>239</v>
+      </c>
+      <c r="AP4" s="22" t="s">
+        <v>240</v>
+      </c>
+      <c r="AQ4" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="AR4" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="AS4" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="AT4" s="24" t="s">
+        <v>242</v>
+      </c>
+      <c r="AU4" s="27" t="s">
+        <v>243</v>
+      </c>
+      <c r="AV4" s="22" t="s">
+        <v>244</v>
+      </c>
+      <c r="AW4" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="AX4" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="AY4" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="AZ4" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="BA4" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="BB4" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="BC4" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="BD4" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="BE4" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="BF4" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="BG4" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="BH4" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="BI4" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="BJ4" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="BK4" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="BL4" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="BM4" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="BN4" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="BO4" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="BP4" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="BQ4" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="BR4" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="BS4" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="BT4" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="BU4" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="BV4" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="BW4" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="BX4" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="BY4" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="BZ4" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="CA4" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="CB4" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="CC4" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="CD4" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="CE4" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="CF4" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="CG4" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="CH4" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="CI4" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="CJ4" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="CK4" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="CL4" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="CM4" s="22" t="s">
+        <v>247</v>
+      </c>
+      <c r="CN4" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="CO4" s="54" t="s">
+        <v>237</v>
+      </c>
+      <c r="CP4" s="56"/>
+      <c r="CQ4" s="54" t="s">
+        <v>249</v>
+      </c>
+      <c r="CR4" s="55"/>
+      <c r="CS4" s="55"/>
+      <c r="CT4" s="55"/>
+      <c r="CU4" s="55"/>
+      <c r="CV4" s="56"/>
+      <c r="CW4" s="22" t="s">
+        <v>237</v>
+      </c>
+      <c r="CX4" s="54" t="s">
+        <v>249</v>
+      </c>
+      <c r="CY4" s="55"/>
+      <c r="CZ4" s="55"/>
+      <c r="DA4" s="55"/>
+      <c r="DB4" s="55"/>
+      <c r="DC4" s="55"/>
+      <c r="DD4" s="55"/>
+      <c r="DE4" s="55"/>
+      <c r="DF4" s="55"/>
+      <c r="DG4" s="56"/>
+      <c r="DH4" s="22" t="s">
+        <v>250</v>
+      </c>
+      <c r="DI4" s="22" t="s">
+        <v>251</v>
+      </c>
+      <c r="DJ4" s="22" t="s">
+        <v>252</v>
+      </c>
+      <c r="DK4" s="22" t="s">
+        <v>226</v>
+      </c>
+      <c r="DL4" s="22" t="s">
+        <v>253</v>
+      </c>
+      <c r="DM4" s="22" t="s">
+        <v>254</v>
+      </c>
+      <c r="DN4" s="22" t="s">
         <v>220</v>
       </c>
-      <c r="AI4" s="5" t="s">
-[...20 lines deleted...]
-      <c r="AP4" s="22" t="s">
+      <c r="DO4" s="22" t="s">
+        <v>255</v>
+      </c>
+      <c r="DP4" s="22" t="s">
+        <v>256</v>
+      </c>
+      <c r="DQ4" s="29" t="s">
+        <v>257</v>
+      </c>
+      <c r="DR4" s="22" t="s">
         <v>237</v>
       </c>
-      <c r="AQ4" s="4" t="s">
-[...32 lines deleted...]
-      <c r="BB4" s="22" t="s">
+      <c r="DS4" s="54" t="s">
+        <v>249</v>
+      </c>
+      <c r="DT4" s="55"/>
+      <c r="DU4" s="55"/>
+      <c r="DV4" s="55"/>
+      <c r="DW4" s="56"/>
+      <c r="DX4" s="54" t="s">
+        <v>220</v>
+      </c>
+      <c r="DY4" s="55"/>
+      <c r="DZ4" s="55"/>
+      <c r="EA4" s="56"/>
+      <c r="EB4" s="41" t="s">
+        <v>258</v>
+      </c>
+      <c r="EC4" s="41" t="s">
+        <v>259</v>
+      </c>
+      <c r="ED4" s="41" t="s">
+        <v>260</v>
+      </c>
+      <c r="EE4" s="41" t="s">
         <v>242</v>
       </c>
-      <c r="BC4" s="22" t="s">
-[...197 lines deleted...]
-      </c>
       <c r="EF4" s="22" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="EG4" s="22" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="EH4" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="EI4" s="22" t="s">
+        <v>262</v>
+      </c>
+      <c r="EJ4" s="22" t="s">
         <v>258</v>
       </c>
-      <c r="EI4" s="22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="EK4" s="22" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="EL4" s="22" t="s">
-        <v>261</v>
-[...6 lines deleted...]
-      <c r="EP4" s="54"/>
+        <v>264</v>
+      </c>
+      <c r="EM4" s="55" t="s">
+        <v>265</v>
+      </c>
+      <c r="EN4" s="55"/>
+      <c r="EO4" s="55"/>
+      <c r="EP4" s="56"/>
       <c r="EQ4" s="22" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="ER4" s="22" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
-    <row r="5" spans="1:148" s="30" customFormat="1" ht="137.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:148" s="30" customFormat="1" ht="193.5" customHeight="1">
       <c r="A5" s="12" t="s">
-        <v>263</v>
-[...4 lines deleted...]
-      <c r="C5" s="57"/>
+        <v>266</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>267</v>
+      </c>
+      <c r="C5" s="59"/>
       <c r="D5" s="22" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="E5" s="23" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F5" s="22" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G5" s="22" t="s">
-        <v>266</v>
-[...7 lines deleted...]
-      <c r="L5" s="54"/>
+        <v>269</v>
+      </c>
+      <c r="H5" s="54" t="s">
+        <v>267</v>
+      </c>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="56"/>
       <c r="M5" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="N5" s="52" t="s">
+        <v>268</v>
+      </c>
+      <c r="O5" s="59"/>
+      <c r="P5" s="25" t="s">
         <v>267</v>
       </c>
-      <c r="N5" s="50" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="Q5" s="22" t="s">
+        <v>271</v>
+      </c>
+      <c r="R5" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="S5" s="46" t="s">
+        <v>273</v>
+      </c>
+      <c r="T5" s="46" t="s">
+        <v>274</v>
+      </c>
+      <c r="U5" s="10" t="s">
         <v>268</v>
       </c>
-      <c r="R5" s="22" t="s">
+      <c r="V5" s="46" t="s">
+        <v>274</v>
+      </c>
+      <c r="W5" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="X5" s="47" t="s">
+        <v>275</v>
+      </c>
+      <c r="Y5" s="48"/>
+      <c r="Z5" s="54" t="s">
+        <v>276</v>
+      </c>
+      <c r="AA5" s="55"/>
+      <c r="AB5" s="55"/>
+      <c r="AC5" s="56"/>
+      <c r="AD5" s="54" t="s">
+        <v>271</v>
+      </c>
+      <c r="AE5" s="55"/>
+      <c r="AF5" s="56"/>
+      <c r="AG5" s="54" t="s">
+        <v>268</v>
+      </c>
+      <c r="AH5" s="55"/>
+      <c r="AI5" s="56"/>
+      <c r="AJ5" s="22" t="s">
         <v>269</v>
       </c>
-      <c r="S5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="T5" s="11" t="s">
+      <c r="AK5" s="54" t="s">
+        <v>267</v>
+      </c>
+      <c r="AL5" s="55"/>
+      <c r="AM5" s="56"/>
+      <c r="AN5" s="22" t="s">
+        <v>277</v>
+      </c>
+      <c r="AO5" s="22" t="s">
+        <v>278</v>
+      </c>
+      <c r="AP5" s="52" t="s">
+        <v>267</v>
+      </c>
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="52"/>
+      <c r="AS5" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="AT5" s="54" t="s">
+        <v>267</v>
+      </c>
+      <c r="AU5" s="55"/>
+      <c r="AV5" s="56"/>
+      <c r="AW5" s="32" t="s">
+        <v>280</v>
+      </c>
+      <c r="AX5" s="37" t="s">
+        <v>281</v>
+      </c>
+      <c r="AY5" s="51" t="s">
+        <v>280</v>
+      </c>
+      <c r="AZ5" s="51"/>
+      <c r="BA5" s="38" t="s">
+        <v>282</v>
+      </c>
+      <c r="BB5" s="32" t="s">
+        <v>280</v>
+      </c>
+      <c r="BC5" s="32" t="s">
+        <v>283</v>
+      </c>
+      <c r="BD5" s="37" t="s">
+        <v>284</v>
+      </c>
+      <c r="BE5" s="51" t="s">
+        <v>283</v>
+      </c>
+      <c r="BF5" s="51"/>
+      <c r="BG5" s="39" t="s">
+        <v>285</v>
+      </c>
+      <c r="BH5" s="32" t="s">
+        <v>283</v>
+      </c>
+      <c r="BI5" s="32" t="s">
+        <v>286</v>
+      </c>
+      <c r="BJ5" s="37" t="s">
+        <v>287</v>
+      </c>
+      <c r="BK5" s="51" t="s">
+        <v>286</v>
+      </c>
+      <c r="BL5" s="51"/>
+      <c r="BM5" s="38" t="s">
+        <v>288</v>
+      </c>
+      <c r="BN5" s="27" t="s">
+        <v>286</v>
+      </c>
+      <c r="BO5" s="32" t="s">
+        <v>289</v>
+      </c>
+      <c r="BP5" s="37" t="s">
+        <v>290</v>
+      </c>
+      <c r="BQ5" s="49" t="s">
+        <v>289</v>
+      </c>
+      <c r="BR5" s="50"/>
+      <c r="BS5" s="39" t="s">
+        <v>291</v>
+      </c>
+      <c r="BT5" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="BU5" s="32" t="s">
+        <v>292</v>
+      </c>
+      <c r="BV5" s="39" t="s">
+        <v>293</v>
+      </c>
+      <c r="BW5" s="49" t="s">
+        <v>292</v>
+      </c>
+      <c r="BX5" s="50"/>
+      <c r="BY5" s="39" t="s">
+        <v>294</v>
+      </c>
+      <c r="BZ5" s="32" t="s">
+        <v>292</v>
+      </c>
+      <c r="CA5" s="27" t="s">
+        <v>295</v>
+      </c>
+      <c r="CB5" s="37" t="s">
+        <v>296</v>
+      </c>
+      <c r="CC5" s="49" t="s">
+        <v>295</v>
+      </c>
+      <c r="CD5" s="50"/>
+      <c r="CE5" s="39" t="s">
+        <v>297</v>
+      </c>
+      <c r="CF5" s="27" t="s">
+        <v>295</v>
+      </c>
+      <c r="CG5" s="27" t="s">
+        <v>298</v>
+      </c>
+      <c r="CH5" s="37" t="s">
+        <v>299</v>
+      </c>
+      <c r="CI5" s="49" t="s">
+        <v>298</v>
+      </c>
+      <c r="CJ5" s="50"/>
+      <c r="CK5" s="39" t="s">
+        <v>300</v>
+      </c>
+      <c r="CL5" s="27" t="s">
+        <v>298</v>
+      </c>
+      <c r="CM5" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="CN5" s="22" t="s">
+        <v>301</v>
+      </c>
+      <c r="CO5" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="CP5" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="CQ5" s="54" t="s">
+        <v>303</v>
+      </c>
+      <c r="CR5" s="55"/>
+      <c r="CS5" s="55"/>
+      <c r="CT5" s="56"/>
+      <c r="CU5" s="54" t="s">
+        <v>304</v>
+      </c>
+      <c r="CV5" s="56"/>
+      <c r="CW5" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="CX5" s="54" t="s">
+        <v>305</v>
+      </c>
+      <c r="CY5" s="55"/>
+      <c r="CZ5" s="55"/>
+      <c r="DA5" s="55"/>
+      <c r="DB5" s="55"/>
+      <c r="DC5" s="55"/>
+      <c r="DD5" s="55"/>
+      <c r="DE5" s="55"/>
+      <c r="DF5" s="55"/>
+      <c r="DG5" s="56"/>
+      <c r="DH5" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="DI5" s="22" t="s">
         <v>271</v>
       </c>
-      <c r="U5" s="10" t="s">
-[...20 lines deleted...]
-      <c r="AD5" s="52" t="s">
+      <c r="DJ5" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="DK5" s="22" t="s">
+        <v>306</v>
+      </c>
+      <c r="DL5" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="DM5" s="54" t="s">
+        <v>267</v>
+      </c>
+      <c r="DN5" s="56"/>
+      <c r="DO5" s="54" t="s">
+        <v>307</v>
+      </c>
+      <c r="DP5" s="56"/>
+      <c r="DQ5" s="22" t="s">
         <v>268</v>
       </c>
-      <c r="AE5" s="53"/>
-[...33 lines deleted...]
-      <c r="AW5" s="32" t="s">
+      <c r="DR5" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="DS5" s="54" t="s">
+        <v>308</v>
+      </c>
+      <c r="DT5" s="55"/>
+      <c r="DU5" s="55"/>
+      <c r="DV5" s="55"/>
+      <c r="DW5" s="56"/>
+      <c r="DX5" s="54" t="s">
+        <v>267</v>
+      </c>
+      <c r="DY5" s="55"/>
+      <c r="DZ5" s="55"/>
+      <c r="EA5" s="56"/>
+      <c r="EB5" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="EC5" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="ED5" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="EE5" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="EF5" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="EG5" s="54" t="s">
+        <v>313</v>
+      </c>
+      <c r="EH5" s="56"/>
+      <c r="EI5" s="54" t="s">
+        <v>267</v>
+      </c>
+      <c r="EJ5" s="56"/>
+      <c r="EK5" s="11" t="s">
         <v>276</v>
       </c>
-      <c r="AX5" s="37" t="s">
-[...148 lines deleted...]
-      <c r="DI5" s="22" t="s">
+      <c r="EL5" s="22" t="s">
+        <v>267</v>
+      </c>
+      <c r="EM5" s="54" t="s">
+        <v>314</v>
+      </c>
+      <c r="EN5" s="55"/>
+      <c r="EO5" s="55"/>
+      <c r="EP5" s="56"/>
+      <c r="EQ5" s="22" t="s">
+        <v>315</v>
+      </c>
+      <c r="ER5" s="22" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="6" spans="1:148" s="31" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A6" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="B6" s="52"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52" t="s">
+        <v>318</v>
+      </c>
+      <c r="G6" s="52"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="22" t="s">
+        <v>319</v>
+      </c>
+      <c r="N6" s="52"/>
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="82"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="83"/>
+      <c r="U6" s="83"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="83"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="54" t="s">
+        <v>320</v>
+      </c>
+      <c r="AB6" s="55"/>
+      <c r="AC6" s="56"/>
+      <c r="AD6" s="79"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80"/>
+      <c r="AH6" s="80"/>
+      <c r="AI6" s="81"/>
+      <c r="AJ6" s="22" t="s">
+        <v>318</v>
+      </c>
+      <c r="AK6" s="54"/>
+      <c r="AL6" s="55"/>
+      <c r="AM6" s="55"/>
+      <c r="AN6" s="55"/>
+      <c r="AO6" s="56"/>
+      <c r="AP6" s="54"/>
+      <c r="AQ6" s="55"/>
+      <c r="AR6" s="55"/>
+      <c r="AS6" s="55"/>
+      <c r="AT6" s="55"/>
+      <c r="AU6" s="55"/>
+      <c r="AV6" s="55"/>
+      <c r="AW6" s="55"/>
+      <c r="AX6" s="55"/>
+      <c r="AY6" s="55"/>
+      <c r="AZ6" s="55"/>
+      <c r="BA6" s="55"/>
+      <c r="BB6" s="55"/>
+      <c r="BC6" s="55"/>
+      <c r="BD6" s="55"/>
+      <c r="BE6" s="55"/>
+      <c r="BF6" s="55"/>
+      <c r="BG6" s="55"/>
+      <c r="BH6" s="55"/>
+      <c r="BI6" s="55"/>
+      <c r="BJ6" s="55"/>
+      <c r="BK6" s="55"/>
+      <c r="BL6" s="55"/>
+      <c r="BM6" s="55"/>
+      <c r="BN6" s="55"/>
+      <c r="BO6" s="55"/>
+      <c r="BP6" s="55"/>
+      <c r="BQ6" s="55"/>
+      <c r="BR6" s="55"/>
+      <c r="BS6" s="55"/>
+      <c r="BT6" s="55"/>
+      <c r="BU6" s="55"/>
+      <c r="BV6" s="55"/>
+      <c r="BW6" s="55"/>
+      <c r="BX6" s="55"/>
+      <c r="BY6" s="55"/>
+      <c r="BZ6" s="55"/>
+      <c r="CA6" s="55"/>
+      <c r="CB6" s="55"/>
+      <c r="CC6" s="55"/>
+      <c r="CD6" s="55"/>
+      <c r="CE6" s="55"/>
+      <c r="CF6" s="55"/>
+      <c r="CG6" s="55"/>
+      <c r="CH6" s="55"/>
+      <c r="CI6" s="55"/>
+      <c r="CJ6" s="55"/>
+      <c r="CK6" s="55"/>
+      <c r="CL6" s="56"/>
+      <c r="CM6" s="54"/>
+      <c r="CN6" s="55"/>
+      <c r="CO6" s="55"/>
+      <c r="CP6" s="55"/>
+      <c r="CQ6" s="55"/>
+      <c r="CR6" s="55"/>
+      <c r="CS6" s="55"/>
+      <c r="CT6" s="55"/>
+      <c r="CU6" s="55"/>
+      <c r="CV6" s="55"/>
+      <c r="CW6" s="55"/>
+      <c r="CX6" s="55"/>
+      <c r="CY6" s="55"/>
+      <c r="CZ6" s="55"/>
+      <c r="DA6" s="55"/>
+      <c r="DB6" s="55"/>
+      <c r="DC6" s="55"/>
+      <c r="DD6" s="55"/>
+      <c r="DE6" s="55"/>
+      <c r="DF6" s="55"/>
+      <c r="DG6" s="56"/>
+      <c r="DH6" s="52"/>
+      <c r="DI6" s="52"/>
+      <c r="DJ6" s="52"/>
+      <c r="DK6" s="52"/>
+      <c r="DL6" s="52"/>
+      <c r="DM6" s="52"/>
+      <c r="DN6" s="52"/>
+      <c r="DO6" s="52"/>
+      <c r="DP6" s="52"/>
+      <c r="DQ6" s="52"/>
+      <c r="DR6" s="52"/>
+      <c r="DS6" s="52"/>
+      <c r="DT6" s="52"/>
+      <c r="DU6" s="52"/>
+      <c r="DV6" s="52"/>
+      <c r="DW6" s="52"/>
+      <c r="DX6" s="52"/>
+      <c r="DY6" s="52"/>
+      <c r="DZ6" s="52"/>
+      <c r="EA6" s="52"/>
+      <c r="EB6" s="43" t="s">
+        <v>321</v>
+      </c>
+      <c r="EC6" s="53" t="s">
+        <v>322</v>
+      </c>
+      <c r="ED6" s="53"/>
+      <c r="EE6" s="53"/>
+      <c r="EF6" s="54"/>
+      <c r="EG6" s="55"/>
+      <c r="EH6" s="55"/>
+      <c r="EI6" s="55"/>
+      <c r="EJ6" s="56"/>
+      <c r="EK6" s="28" t="s">
+        <v>318</v>
+      </c>
+      <c r="EL6" s="54"/>
+      <c r="EM6" s="55"/>
+      <c r="EN6" s="55"/>
+      <c r="EO6" s="55"/>
+      <c r="EP6" s="55"/>
+      <c r="EQ6" s="55"/>
+      <c r="ER6" s="56"/>
+    </row>
+    <row r="7" spans="1:148" s="31" customFormat="1" ht="36" customHeight="1">
+      <c r="A7" s="44" t="s">
+        <v>323</v>
+      </c>
+      <c r="B7" s="27" t="s">
         <v>268</v>
       </c>
-      <c r="DJ5" s="22" t="s">
-[...262 lines deleted...]
-      <c r="M7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="51" t="s">
+        <v>268</v>
+      </c>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
       <c r="N7" s="27" t="s">
-        <v>265</v>
-[...4 lines deleted...]
-      <c r="R7" s="49"/>
+        <v>268</v>
+      </c>
+      <c r="O7" s="49"/>
+      <c r="P7" s="57"/>
+      <c r="Q7" s="51"/>
+      <c r="R7" s="51"/>
       <c r="S7" s="39" t="s">
-        <v>319</v>
-[...21 lines deleted...]
-      <c r="AJ7" s="55"/>
+        <v>324</v>
+      </c>
+      <c r="T7" s="58" t="s">
+        <v>325</v>
+      </c>
+      <c r="U7" s="58"/>
+      <c r="V7" s="58"/>
+      <c r="W7" s="58"/>
+      <c r="X7" s="58" t="s">
+        <v>325</v>
+      </c>
+      <c r="Y7" s="58"/>
+      <c r="Z7" s="45"/>
+      <c r="AA7" s="49"/>
+      <c r="AB7" s="50"/>
+      <c r="AC7" s="50"/>
+      <c r="AD7" s="50"/>
+      <c r="AE7" s="50"/>
+      <c r="AF7" s="50"/>
+      <c r="AG7" s="50"/>
+      <c r="AH7" s="50"/>
+      <c r="AI7" s="50"/>
+      <c r="AJ7" s="57"/>
       <c r="AK7" s="34"/>
       <c r="AL7" s="35"/>
       <c r="AM7" s="35"/>
       <c r="AN7" s="35"/>
       <c r="AO7" s="36"/>
-      <c r="AP7" s="56" t="s">
-[...6 lines deleted...]
-      <c r="AU7" s="55"/>
+      <c r="AP7" s="58" t="s">
+        <v>268</v>
+      </c>
+      <c r="AQ7" s="58"/>
+      <c r="AR7" s="50"/>
+      <c r="AS7" s="50"/>
+      <c r="AT7" s="50"/>
+      <c r="AU7" s="57"/>
       <c r="AV7" s="27" t="s">
-        <v>265</v>
-[...102 lines deleted...]
-      <c r="ER7" s="49"/>
+        <v>268</v>
+      </c>
+      <c r="AW7" s="51"/>
+      <c r="AX7" s="51"/>
+      <c r="AY7" s="51"/>
+      <c r="AZ7" s="51"/>
+      <c r="BA7" s="51"/>
+      <c r="BB7" s="51"/>
+      <c r="BC7" s="51"/>
+      <c r="BD7" s="51"/>
+      <c r="BE7" s="51"/>
+      <c r="BF7" s="51"/>
+      <c r="BG7" s="51"/>
+      <c r="BH7" s="51"/>
+      <c r="BI7" s="51"/>
+      <c r="BJ7" s="51"/>
+      <c r="BK7" s="51"/>
+      <c r="BL7" s="51"/>
+      <c r="BM7" s="51"/>
+      <c r="BN7" s="51"/>
+      <c r="BO7" s="51"/>
+      <c r="BP7" s="51"/>
+      <c r="BQ7" s="51"/>
+      <c r="BR7" s="51"/>
+      <c r="BS7" s="51"/>
+      <c r="BT7" s="51"/>
+      <c r="BU7" s="51"/>
+      <c r="BV7" s="51"/>
+      <c r="BW7" s="51"/>
+      <c r="BX7" s="51"/>
+      <c r="BY7" s="51"/>
+      <c r="BZ7" s="51"/>
+      <c r="CA7" s="51"/>
+      <c r="CB7" s="51"/>
+      <c r="CC7" s="51"/>
+      <c r="CD7" s="51"/>
+      <c r="CE7" s="51"/>
+      <c r="CF7" s="51"/>
+      <c r="CG7" s="51"/>
+      <c r="CH7" s="51"/>
+      <c r="CI7" s="51"/>
+      <c r="CJ7" s="51"/>
+      <c r="CK7" s="51"/>
+      <c r="CL7" s="51"/>
+      <c r="CM7" s="51"/>
+      <c r="CN7" s="51"/>
+      <c r="CO7" s="51"/>
+      <c r="CP7" s="51"/>
+      <c r="CQ7" s="51"/>
+      <c r="CR7" s="51"/>
+      <c r="CS7" s="51"/>
+      <c r="CT7" s="51"/>
+      <c r="CU7" s="51"/>
+      <c r="CV7" s="51"/>
+      <c r="CW7" s="51"/>
+      <c r="CX7" s="51"/>
+      <c r="CY7" s="51"/>
+      <c r="CZ7" s="51"/>
+      <c r="DA7" s="51"/>
+      <c r="DB7" s="51"/>
+      <c r="DC7" s="51"/>
+      <c r="DD7" s="51"/>
+      <c r="DE7" s="51"/>
+      <c r="DF7" s="51"/>
+      <c r="DG7" s="51"/>
+      <c r="DH7" s="51"/>
+      <c r="DI7" s="51"/>
+      <c r="DJ7" s="51"/>
+      <c r="DK7" s="51"/>
+      <c r="DL7" s="51"/>
+      <c r="DM7" s="51"/>
+      <c r="DN7" s="51"/>
+      <c r="DO7" s="51"/>
+      <c r="DP7" s="51"/>
+      <c r="DQ7" s="51"/>
+      <c r="DR7" s="51"/>
+      <c r="DS7" s="51"/>
+      <c r="DT7" s="51"/>
+      <c r="DU7" s="51"/>
+      <c r="DV7" s="51"/>
+      <c r="DW7" s="51"/>
+      <c r="DX7" s="51"/>
+      <c r="DY7" s="51"/>
+      <c r="DZ7" s="51"/>
+      <c r="EA7" s="51"/>
+      <c r="EB7" s="51"/>
+      <c r="EC7" s="51"/>
+      <c r="ED7" s="51"/>
+      <c r="EE7" s="51"/>
+      <c r="EF7" s="49"/>
+      <c r="EG7" s="50"/>
+      <c r="EH7" s="50"/>
+      <c r="EI7" s="50"/>
+      <c r="EJ7" s="50"/>
+      <c r="EK7" s="50"/>
+      <c r="EL7" s="51" t="s">
+        <v>268</v>
+      </c>
+      <c r="EM7" s="51"/>
+      <c r="EN7" s="51"/>
+      <c r="EO7" s="51"/>
+      <c r="EP7" s="51"/>
+      <c r="EQ7" s="51"/>
+      <c r="ER7" s="51"/>
     </row>
-    <row r="8" spans="1:148" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:148" ht="24" customHeight="1">
       <c r="A8" s="12" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="B8" s="22">
         <v>1</v>
       </c>
       <c r="C8" s="22">
         <v>2</v>
       </c>
       <c r="D8" s="22">
         <v>3</v>
       </c>
       <c r="E8" s="23">
         <v>4</v>
       </c>
       <c r="F8" s="22">
         <v>5</v>
       </c>
       <c r="G8" s="22">
         <v>6</v>
       </c>
       <c r="H8" s="22">
         <v>7</v>
       </c>
       <c r="I8" s="23">
         <v>8</v>
       </c>
@@ -4395,166 +4546,145 @@
         <v>140</v>
       </c>
       <c r="EL8" s="6">
         <v>141</v>
       </c>
       <c r="EM8" s="4">
         <v>142</v>
       </c>
       <c r="EN8" s="4">
         <v>143</v>
       </c>
       <c r="EO8" s="6">
         <v>144</v>
       </c>
       <c r="EP8" s="4">
         <v>145</v>
       </c>
       <c r="EQ8" s="4">
         <v>146</v>
       </c>
       <c r="ER8" s="6">
         <v>147</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="72">
+  <mergeCells count="73">
     <mergeCell ref="CM7:DG7"/>
     <mergeCell ref="Q1:AJ1"/>
     <mergeCell ref="CM6:DG6"/>
     <mergeCell ref="AD6:AI6"/>
     <mergeCell ref="AK6:AO6"/>
     <mergeCell ref="BE5:BF5"/>
     <mergeCell ref="BK5:BL5"/>
     <mergeCell ref="Q6:Z6"/>
     <mergeCell ref="AW7:CL7"/>
     <mergeCell ref="AG3:AI3"/>
     <mergeCell ref="AP6:CL6"/>
     <mergeCell ref="BQ5:BR5"/>
     <mergeCell ref="BW5:BX5"/>
     <mergeCell ref="CC5:CD5"/>
     <mergeCell ref="AG5:AI5"/>
     <mergeCell ref="AK5:AM5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:L6"/>
     <mergeCell ref="N6:P6"/>
     <mergeCell ref="DM5:DN5"/>
     <mergeCell ref="CQ5:CT5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="H5:L5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="Z5:AC5"/>
     <mergeCell ref="AD5:AF5"/>
     <mergeCell ref="AA6:AC6"/>
     <mergeCell ref="AP5:AR5"/>
     <mergeCell ref="AT5:AV5"/>
     <mergeCell ref="CI5:CJ5"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="CO4:CP4"/>
     <mergeCell ref="CQ4:CV4"/>
     <mergeCell ref="CX4:DG4"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="CM1:DG1"/>
     <mergeCell ref="AP1:CL1"/>
     <mergeCell ref="AK1:AO1"/>
+    <mergeCell ref="EI5:EJ5"/>
     <mergeCell ref="EF1:ER1"/>
     <mergeCell ref="DH1:EE1"/>
     <mergeCell ref="DS4:DW4"/>
     <mergeCell ref="DX4:EA4"/>
     <mergeCell ref="EM4:EP4"/>
-    <mergeCell ref="CU5:CV5"/>
-[...6 lines deleted...]
-    <mergeCell ref="EI5:EJ5"/>
     <mergeCell ref="C7:H7"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="AP7:AQ7"/>
     <mergeCell ref="AR7:AU7"/>
     <mergeCell ref="AA7:AJ7"/>
     <mergeCell ref="T7:U7"/>
     <mergeCell ref="V7:W7"/>
     <mergeCell ref="X7:Y7"/>
     <mergeCell ref="I7:K7"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="O7:P7"/>
+    <mergeCell ref="X5:Y5"/>
     <mergeCell ref="EF7:EK7"/>
     <mergeCell ref="EL7:EP7"/>
     <mergeCell ref="EQ7:ER7"/>
     <mergeCell ref="DH6:EA6"/>
     <mergeCell ref="EC6:EE6"/>
     <mergeCell ref="DH7:EE7"/>
     <mergeCell ref="EF6:EJ6"/>
     <mergeCell ref="EL6:ER6"/>
+    <mergeCell ref="CU5:CV5"/>
+    <mergeCell ref="CX5:DG5"/>
+    <mergeCell ref="EM5:EP5"/>
+    <mergeCell ref="DO5:DP5"/>
+    <mergeCell ref="DS5:DW5"/>
+    <mergeCell ref="DX5:EA5"/>
+    <mergeCell ref="EG5:EH5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="Z4" r:id="rId1" xr:uid="{85A9E3C7-17B9-4C1A-B5CB-C897E98FC89C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000BCF930048F2A84190E342D576E507E9" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="47b457273f0e2374fdbf41383931bf02">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ede1785e-3bac-4a90-a48c-62cc0231644e" xmlns:ns3="6c5f9a5a-0dad-4595-a39a-6416e9fb7054" xmlns:ns4="83a87e31-bf32-46ab-8e70-9fa18461fa4d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f829d0f59ac12a25b6008aa95fd7a0d3" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ede1785e-3bac-4a90-a48c-62cc0231644e"/>
     <xsd:import namespace="6c5f9a5a-0dad-4595-a39a-6416e9fb7054"/>
     <xsd:import namespace="83a87e31-bf32-46ab-8e70-9fa18461fa4d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
@@ -4787,124 +4917,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="83a87e31-bf32-46ab-8e70-9fa18461fa4d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ede1785e-3bac-4a90-a48c-62cc0231644e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D2572BD-7EE7-4817-BEE4-BB014A85EDEE}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D5D2B59-9692-48CE-8F59-F1B4BC8765F3}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3234EB82-E598-4D46-AACB-BAE493D677A7}">
-[...7 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D2572BD-7EE7-4817-BEE4-BB014A85EDEE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D5D2B59-9692-48CE-8F59-F1B4BC8765F3}">
-[...16 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3234EB82-E598-4D46-AACB-BAE493D677A7}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fbd41ebe-fca6-4f2c-aecb-bf3a17e72416}" enabled="1" method="Privileged" siteId="{bf346810-9c7d-43de-a872-24a2ef3995a8}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
-[...17 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000BCF930048F2A84190E342D576E507E9</vt:lpwstr>
   </property>